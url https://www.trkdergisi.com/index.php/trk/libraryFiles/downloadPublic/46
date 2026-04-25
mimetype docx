--- v0 (2026-03-04)
+++ v1 (2026-04-25)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
@@ -46,150 +45,154 @@
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1591"/>
         <w:gridCol w:w="5494"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B646BC" w:rsidRPr="00284105" w14:paraId="5FD18037" w14:textId="77777777" w:rsidTr="00B646BC">
         <w:trPr>
           <w:trHeight w:val="995"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1591" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4353BAB1" w14:textId="77777777" w:rsidR="00B646BC" w:rsidRPr="00284105" w:rsidRDefault="00B646BC" w:rsidP="00725A3F">
             <w:pPr>
               <w:pStyle w:val="MakaleBal"/>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033097D3" wp14:editId="4A51663D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="033097D3" wp14:editId="437D5B1B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-31750</wp:posOffset>
+                    <wp:posOffset>61101</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>53340</wp:posOffset>
+                    <wp:posOffset>51044</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="914400" cy="914400"/>
+                  <wp:extent cx="724474" cy="914400"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="1864415770" name="Resim 1864415770" descr="simge, sembol, yazı tipi, logo, tasarım içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+                  <wp:docPr id="1864415770" name="Resim 1864415770"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1864415770" name="Resim 1864415770" descr="simge, sembol, yazı tipi, logo, tasarım içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+                          <pic:cNvPr id="1864415770" name="Resim 1864415770"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8"/>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="914400" cy="914400"/>
+                            <a:ext cx="724474" cy="914400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5494" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2DFB34" w14:textId="77777777" w:rsidR="00B646BC" w:rsidRPr="00284105" w:rsidRDefault="00B646BC" w:rsidP="00725A3F">
             <w:pPr>
               <w:pStyle w:val="MakaleBal"/>
               <w:spacing w:before="0" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:t>Uluslararası Beşerî Bilimler ve Sanat Dergisi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="450AF11A" w14:textId="77777777" w:rsidR="00B646BC" w:rsidRPr="00284105" w:rsidRDefault="00B646BC" w:rsidP="00725A3F">
+          <w:p w14:paraId="450AF11A" w14:textId="1DD53461" w:rsidR="00B646BC" w:rsidRPr="00284105" w:rsidRDefault="002F0C8E" w:rsidP="00725A3F">
             <w:pPr>
               <w:pStyle w:val="MakaleBal"/>
               <w:spacing w:before="0" w:after="60"/>
             </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00B646BC" w:rsidRPr="00284105">
+              <w:t xml:space="preserve">nternational </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
-              <w:t>İnternational</w:t>
+            <w:r w:rsidR="00B646BC" w:rsidRPr="00284105">
+              <w:t>Journal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="00B646BC" w:rsidRPr="00284105">
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B646BC" w:rsidRPr="00284105">
+              <w:t>Humanities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B646BC" w:rsidRPr="00284105">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="00B646BC" w:rsidRPr="00284105">
               <w:t>and</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="00B646BC" w:rsidRPr="00284105">
               <w:t xml:space="preserve"> Art </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04FFDEB6" w14:textId="2FCC0B8D" w:rsidR="00B646BC" w:rsidRPr="00284105" w:rsidRDefault="00B646BC" w:rsidP="00725A3F">
             <w:pPr>
               <w:pStyle w:val="MakaleBal"/>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:t>www.trkdergisi.com</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="670FAFA0" w14:textId="77777777" w:rsidR="00B646BC" w:rsidRPr="00284105" w:rsidRDefault="00B646BC" w:rsidP="00725A3F">
             <w:pPr>
               <w:pStyle w:val="MakaleBal"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
@@ -747,59 +750,51 @@
       <w:pPr>
         <w:pStyle w:val="DzMetin"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3586FDC2" w14:textId="61C7D435" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="007405DF">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Öz</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76AB53A3" w14:textId="101813C1" w:rsidR="007405DF" w:rsidRPr="00284105" w:rsidRDefault="00F76C6A" w:rsidP="00760E01">
       <w:pPr>
         <w:pStyle w:val="z-Abstract"/>
       </w:pPr>
       <w:r w:rsidRPr="00284105">
-        <w:t xml:space="preserve">[Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet </w:t>
+        <w:t xml:space="preserve">[Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet </w:t>
       </w:r>
       <w:r w:rsidRPr="00284105">
         <w:lastRenderedPageBreak/>
         <w:t>buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı. Özet buraya yazılmalı-yapıştırılmalı]</w:t>
       </w:r>
       <w:r w:rsidR="002F009D" w:rsidRPr="00284105">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260FEB5E" w14:textId="3E770298" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="007405DF">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Anahtar Kelimeler</w:t>
       </w:r>
     </w:p>
@@ -841,51 +836,51 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>anahtar kelime, anahtar kelime, anahtar kelime, anahtar kelime</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661EAF03" w14:textId="77777777" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="007405DF">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Atıf Bilgisi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3B3967" w14:textId="658A7AC1" w:rsidR="00566A1F" w:rsidRPr="00284105" w:rsidRDefault="007405DF" w:rsidP="00566A1F">
+    <w:p w14:paraId="7B3B3967" w14:textId="313CCAE6" w:rsidR="00566A1F" w:rsidRPr="00284105" w:rsidRDefault="007405DF" w:rsidP="00566A1F">
       <w:pPr>
         <w:pStyle w:val="Anahtar-kelimeler-keywords"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yazar Soyadı, A. </w:t>
       </w:r>
       <w:r w:rsidR="00494230" w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Yıl) </w:t>
       </w:r>
       <w:r w:rsidRPr="00284105">
@@ -940,51 +935,72 @@
         <w:t>ilt(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sayı</w:t>
       </w:r>
       <w:r w:rsidR="00760E01" w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, İlk Sayfa-Son Sayfa. </w:t>
+        <w:t>, İlk Sayfa</w:t>
+      </w:r>
+      <w:r w:rsidR="009463D9" w:rsidRPr="00501104">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284105">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son Sayfa. </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00E42D97" w:rsidRPr="00284105">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2426ABCD" w14:textId="77777777" w:rsidR="00E42D97" w:rsidRPr="00284105" w:rsidRDefault="00E42D97" w:rsidP="00566A1F">
       <w:pPr>
         <w:pStyle w:val="Anahtar-kelimeler-keywords"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Makale"/>
@@ -1243,51 +1259,51 @@
           </w:tcPr>
           <w:p w14:paraId="78495318" w14:textId="77777777" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00620074">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Etik Beyan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3005A759" w14:textId="0951B7D7" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00620074">
+          <w:p w14:paraId="3005A759" w14:textId="077091CC" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00620074">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bu </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">makale, </w:t>
@@ -1295,148 +1311,140 @@
             <w:r w:rsidR="00E42D97" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E42D97" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sempozyumu’nda </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>sözlü</w:t>
+              <w:t>sözlü</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> olarak sunulan ancak tam metni yayımlanmayan </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidR="00E42D97" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E42D97" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">” adlı </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>tebliğin</w:t>
+              <w:t>tebliğin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>içeriği</w:t>
+              <w:t>içeriği</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> geliştirilerek ve kısmen </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>değiştirilerek</w:t>
+              <w:t>değiştirilerek</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> üretilmiş hâlidir. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A6FF3B3" w14:textId="77777777" w:rsidR="008B4A83" w:rsidRPr="00284105" w:rsidRDefault="008B4A83" w:rsidP="00620074">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1682,95 +1690,82 @@
           </w:tcPr>
           <w:p w14:paraId="1CEBC0F7" w14:textId="77777777" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00620074">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telif Hakkı &amp; Lisans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="677920AF" w14:textId="77777777" w:rsidR="00B63ECE" w:rsidRPr="00284105" w:rsidRDefault="00B63ECE" w:rsidP="00B63ECE">
+          <w:p w14:paraId="1B5690FC" w14:textId="07F57141" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="00B63ECE" w:rsidP="009463D9">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yazarlar dergide yayınlanan çalışmalarının telif hakkına sahiptirler ve</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidR="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>çalışmaları</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> CC BY-NC-ND 4.0 lisansı altında yayımlanmaktadır</w:t>
+              <w:t>çalışmaları CC BY-NC-ND 4.0 lisansı altında yayımlanmaktadır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4AE390E0" w14:textId="77777777" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="002F009D">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="223" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidSect="001F6FAC">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="9061" w:h="13602" w:code="155"/>
           <w:pgMar w:top="1134" w:right="981" w:bottom="680" w:left="1021" w:header="709" w:footer="344" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
@@ -9651,51 +9646,51 @@
     </w:p>
     <w:p w14:paraId="79F2482D" w14:textId="77777777" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="002F009D">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:b w:val="0"/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Citation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F04E52" w14:textId="7321590F" w:rsidR="00E42D97" w:rsidRPr="00284105" w:rsidRDefault="00F76C6A" w:rsidP="00472483">
+    <w:p w14:paraId="53F04E52" w14:textId="15D70EF1" w:rsidR="00E42D97" w:rsidRPr="00284105" w:rsidRDefault="00F76C6A" w:rsidP="00472483">
       <w:pPr>
         <w:pStyle w:val="AtfBilgisi"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Surname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, N. </w:t>
@@ -9801,85 +9796,125 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00472483" w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>olume(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Isuue</w:t>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidR="009463D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00284105">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00472483" w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> First </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>page-</w:t>
+        <w:t>page</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009463D9" w:rsidRPr="00501104">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009463D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00517D46" w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>last</w:t>
+        <w:t>ast</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00517D46" w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00517D46" w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>page</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00284105">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -10136,180 +10171,162 @@
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Peer-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A377F21" w14:textId="77777777" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00B23F44">
+          <w:p w14:paraId="1A377F21" w14:textId="154F512A" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="009463D9" w:rsidP="009463D9">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Double anonymized - Two External</w:t>
+              <w:t>Double-blind peer review by two external reviewers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F009D" w:rsidRPr="00284105" w14:paraId="7A6C3692" w14:textId="77777777" w:rsidTr="00472483">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F1BE63C" w14:textId="77777777" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00B23F44">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ethical Statement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5C83FB" w14:textId="6F1850D9" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00B23F44">
+          <w:p w14:paraId="4C5C83FB" w14:textId="4A9B5E63" w:rsidR="002F009D" w:rsidRPr="00284105" w:rsidRDefault="002F009D" w:rsidP="00B23F44">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>This article is the revised and developed version of the unpublished conference presentation entitled “</w:t>
+              <w:t xml:space="preserve">This article is the revised and developed version of the unpublished </w:t>
             </w:r>
-            <w:r w:rsidR="00E42D97" w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>….</w:t>
+              <w:t>conference presentation entitled “…”, delivered orally at the … Symposium</w:t>
             </w:r>
-            <w:r w:rsidRPr="00284105">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">”, orally delivered at the </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Symposium</w:t>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00E42D97" w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="4261DC0F" w14:textId="76C54745" w:rsidR="008B4A83" w:rsidRPr="00284105" w:rsidRDefault="008B4A83" w:rsidP="00B23F44">
+          <w:p w14:paraId="4261DC0F" w14:textId="6CF27503" w:rsidR="008B4A83" w:rsidRPr="00284105" w:rsidRDefault="008B4A83" w:rsidP="00B23F44">
             <w:pPr>
               <w:pStyle w:val="Makale-tablo"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10347,123 +10364,126 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>my</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>master</w:t>
+              <w:t>master’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>thesis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
+            <w:r w:rsidR="009463D9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>doctorate</w:t>
+              <w:t>doctoral</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00284105">
+            <w:r w:rsidR="009463D9" w:rsidRPr="009463D9">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dissertation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00284105">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>entitled</w:t>
             </w:r>
@@ -24789,189 +24809,191 @@
         <w:spacing w:before="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C33068" w:rsidRPr="00284105" w:rsidSect="00F73B15">
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:headerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="9072" w:h="13608" w:code="155"/>
       <w:pgMar w:top="1418" w:right="1021" w:bottom="993" w:left="1021" w:header="709" w:footer="463" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="526B8F56" w14:textId="77777777" w:rsidR="00F56EE8" w:rsidRDefault="00F56EE8" w:rsidP="00084182">
+    <w:p w14:paraId="4F6957AE" w14:textId="77777777" w:rsidR="00D05F8B" w:rsidRDefault="00D05F8B" w:rsidP="00084182">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="190FFE2E" w14:textId="77777777" w:rsidR="00F56EE8" w:rsidRDefault="00F56EE8" w:rsidP="00084182">
+    <w:p w14:paraId="47D84651" w14:textId="77777777" w:rsidR="00D05F8B" w:rsidRDefault="00D05F8B" w:rsidP="00084182">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gentium Plus">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5200E1FB" w:usb2="02000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{7DFE0031-F424-422B-8284-56B71B672CD6}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{3E2259F0-415F-4229-AF5C-99C03E28B3A6}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C1E27E82-4EB9-4EC3-8A11-35FF6ACF7E06}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{792C4879-2455-4092-BF83-BE185D3416E1}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{82E0BA67-DF2B-4463-B310-BB500B1E413C}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{9AE49EA5-B721-4B6A-9AA8-BCDBC8418775}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{098F37AB-A07B-4883-8B3D-0654978A55C3}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId7" w:fontKey="{7F620F90-357C-4E3E-9B14-BB9168B307D1}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{B5316FE4-5BD6-44A2-92AD-2080593C5F89}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{61D832E1-82F3-4C42-B9DB-C93C9943013B}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{D0BC53CB-AF5E-48E1-B1ED-0CF5BE99A2A2}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gentium Book Plus">
     <w:altName w:val="Segoe UI Historic"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00003FF" w:usb1="5200E1FF" w:usb2="0A000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MAliK Medium">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{DA407B81-788B-4C8F-A8FE-6D67ABC8B8BD}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId10" w:fontKey="{2C24E300-C1A5-48AB-99EC-4B6F388F70F4}"/>
+    <w:embedRegular r:id="rId8" w:fontKey="{64D78295-3C34-4B36-974C-EF581B8CC538}"/>
+    <w:embedBold r:id="rId9" w:fontKey="{90A3484D-2D43-4290-B3D2-4B39481B7D06}"/>
+    <w:embedItalic r:id="rId10" w:fontKey="{83AB2D8B-4C37-44A9-AE77-B553B91BBFE8}"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+mn-ea">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="+mn-cs">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="028C15E3" w14:textId="77777777" w:rsidR="00FB55D8" w:rsidRPr="00EB41CC" w:rsidRDefault="00FB55D8" w:rsidP="00FB55D8">
     <w:pPr>
       <w:pStyle w:val="zBASLIK"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00EB41CC">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -25042,107 +25064,105 @@
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> www.trkdergisi.com</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5877CF47" w14:textId="77777777" w:rsidR="00A76657" w:rsidRDefault="00A76657" w:rsidP="00FB55D8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Gentium Plus" w:hAnsi="Gentium Plus" w:cs="Gentium Plus"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6E6D36F2" w14:textId="709D2A97" w:rsidR="00FB55D8" w:rsidRPr="00EB41CC" w:rsidRDefault="00FB55D8" w:rsidP="00FB55D8">
+  <w:p w14:paraId="6E6D36F2" w14:textId="504BFD64" w:rsidR="00FB55D8" w:rsidRPr="00EB41CC" w:rsidRDefault="00FB55D8" w:rsidP="00FB55D8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00EB41CC">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>trk</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00EB41CC">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidR="002F0C8E">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
+        <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>I</w:t>
+    </w:r>
     <w:r w:rsidRPr="00EB41CC">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t>İnternational</w:t>
-[...10 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">nternational </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00EB41CC">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>Journal</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00EB41CC">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Gentium Plus"/>
         <w:color w:val="984806" w:themeColor="accent6" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00EB41CC">
@@ -25264,122 +25284,128 @@
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48E691FB" w14:textId="77777777" w:rsidR="00FB55D8" w:rsidRPr="00FB55D8" w:rsidRDefault="00FB55D8" w:rsidP="00FB55D8">
     <w:pPr>
       <w:rPr>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7353C6D8" w14:textId="06D85CA4" w:rsidR="002F009D" w:rsidRPr="00620074" w:rsidRDefault="002F009D" w:rsidP="00620074">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="074EB477" w14:textId="77777777" w:rsidR="00F56EE8" w:rsidRPr="00DC23D6" w:rsidRDefault="00F56EE8" w:rsidP="00084182">
+    <w:p w14:paraId="175682F3" w14:textId="77777777" w:rsidR="00D05F8B" w:rsidRPr="00DC23D6" w:rsidRDefault="00D05F8B" w:rsidP="00084182">
       <w:r w:rsidRPr="00DC23D6">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2391513C" w14:textId="77777777" w:rsidR="00F56EE8" w:rsidRPr="00DC23D6" w:rsidRDefault="00F56EE8" w:rsidP="00084182">
+    <w:p w14:paraId="789971BA" w14:textId="77777777" w:rsidR="00D05F8B" w:rsidRPr="00DC23D6" w:rsidRDefault="00D05F8B" w:rsidP="00084182">
       <w:r w:rsidRPr="00DC23D6">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0326B0EE" w14:textId="04D531AD" w:rsidR="002F009D" w:rsidRPr="00582C9D" w:rsidRDefault="00582C9D" w:rsidP="007405DF">
     <w:pPr>
       <w:pStyle w:val="Makale-ustbilgi-cift-sayfa"/>
       <w:rPr>
         <w:i/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A5F62">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="+mn-ea" w:hAnsi="Montserrat" w:cs="+mn-cs"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29CE08F6" wp14:editId="064405CF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29CE08F6" wp14:editId="68F7B701">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>3956050</wp:posOffset>
+            <wp:posOffset>4051300</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
-            <wp:posOffset>-622935</wp:posOffset>
+            <wp:posOffset>-603250</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="502920" cy="520700"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="412115" cy="520700"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1593557039" name="Resim 1593557039" descr="simge, sembol, yazı tipi, logo, tasarım içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+          <wp:docPr id="1593557039" name="Resim 1593557039"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2015377315" name="Resim 2015377315" descr="simge, sembol, yazı tipi, logo, tasarım içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+                  <pic:cNvPr id="1593557039" name="Resim 1593557039"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="502920" cy="520700"/>
+                    <a:ext cx="412115" cy="520700"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="002F009D" w:rsidRPr="00BE1CF1">
       <w:rPr>
         <w:bCs/>
         <w:spacing w:val="-4"/>
@@ -25699,116 +25725,116 @@
         <w:rStyle w:val="Makale-ust-bilgi-ilk-sayfa"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22BF9C5D" w14:textId="258DB83D" w:rsidR="00A8050D" w:rsidRPr="008B4A83" w:rsidRDefault="00582C9D" w:rsidP="008B4A83">
     <w:pPr>
       <w:pStyle w:val="Makale-usbilgitek"/>
     </w:pPr>
     <w:r w:rsidRPr="00582C9D">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat" w:eastAsia="+mn-ea" w:hAnsi="Montserrat" w:cs="+mn-cs"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="667A0F3A" wp14:editId="30ADC223">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="667A0F3A" wp14:editId="16B26518">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-120650</wp:posOffset>
+            <wp:posOffset>-66675</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
-            <wp:posOffset>-571500</wp:posOffset>
+            <wp:posOffset>-544066</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="502920" cy="502920"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="398145" cy="478790"/>
+          <wp:effectExtent l="0" t="0" r="1905" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1736030257" name="Resim 1736030257" descr="simge, sembol, yazı tipi, logo, tasarım içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+          <wp:docPr id="1736030257" name="Resim 1736030257"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1611991212" name="Resim 1611991212" descr="simge, sembol, yazı tipi, logo, tasarım içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulmuş içerik yanlış olabilir."/>
+                  <pic:cNvPr id="1736030257" name="Resim 1736030257"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="502920" cy="502920"/>
+                    <a:ext cx="398145" cy="478790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="00582C9D">
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:t>English Title of the Article</w:t>
+      <w:t xml:space="preserve"> English Title of the Article</w:t>
     </w:r>
     <w:r w:rsidRPr="00CA3674">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008B4A83" w:rsidRPr="00CA3674">
       <w:t>•</w:t>
     </w:r>
     <w:r w:rsidR="008B4A83">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008B4A83" w:rsidRPr="00CA3674">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="008B4A83" w:rsidRPr="00CA3674">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="008B4A83" w:rsidRPr="00CA3674">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B63ECE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
@@ -29621,51 +29647,51 @@
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1891113861">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1368992210">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1848982503">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="430248684">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="59250553">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1004017270">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:mirrorMargins/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="tr-TR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="142"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -30278,50 +30304,51 @@
     <w:rsid w:val="002D3C89"/>
     <w:rsid w:val="002D4108"/>
     <w:rsid w:val="002D5A43"/>
     <w:rsid w:val="002D5FB7"/>
     <w:rsid w:val="002D6D72"/>
     <w:rsid w:val="002D744B"/>
     <w:rsid w:val="002E0207"/>
     <w:rsid w:val="002E05A6"/>
     <w:rsid w:val="002E29A5"/>
     <w:rsid w:val="002E2F2F"/>
     <w:rsid w:val="002E3A7A"/>
     <w:rsid w:val="002E488F"/>
     <w:rsid w:val="002E5427"/>
     <w:rsid w:val="002E5936"/>
     <w:rsid w:val="002E59B7"/>
     <w:rsid w:val="002E59C7"/>
     <w:rsid w:val="002E6327"/>
     <w:rsid w:val="002E63AE"/>
     <w:rsid w:val="002E6E32"/>
     <w:rsid w:val="002E72B0"/>
     <w:rsid w:val="002E7912"/>
     <w:rsid w:val="002E7BE2"/>
     <w:rsid w:val="002E7EA1"/>
     <w:rsid w:val="002F009D"/>
     <w:rsid w:val="002F09D5"/>
+    <w:rsid w:val="002F0C8E"/>
     <w:rsid w:val="002F15A8"/>
     <w:rsid w:val="002F25A2"/>
     <w:rsid w:val="002F279D"/>
     <w:rsid w:val="002F32A1"/>
     <w:rsid w:val="002F3F86"/>
     <w:rsid w:val="002F4918"/>
     <w:rsid w:val="002F5138"/>
     <w:rsid w:val="002F5F99"/>
     <w:rsid w:val="002F692F"/>
     <w:rsid w:val="002F7A30"/>
     <w:rsid w:val="002F7AA7"/>
     <w:rsid w:val="002F7D49"/>
     <w:rsid w:val="00300069"/>
     <w:rsid w:val="00300A93"/>
     <w:rsid w:val="00300CBD"/>
     <w:rsid w:val="003012A9"/>
     <w:rsid w:val="00301537"/>
     <w:rsid w:val="003018D1"/>
     <w:rsid w:val="0030294D"/>
     <w:rsid w:val="00302F96"/>
     <w:rsid w:val="0030346D"/>
     <w:rsid w:val="003038AD"/>
     <w:rsid w:val="003038DE"/>
     <w:rsid w:val="00303E61"/>
     <w:rsid w:val="003040BB"/>
@@ -31055,50 +31082,51 @@
     <w:rsid w:val="006A1B11"/>
     <w:rsid w:val="006A1D54"/>
     <w:rsid w:val="006A2440"/>
     <w:rsid w:val="006A2BD6"/>
     <w:rsid w:val="006A2CF4"/>
     <w:rsid w:val="006A346C"/>
     <w:rsid w:val="006A40D4"/>
     <w:rsid w:val="006A4B1D"/>
     <w:rsid w:val="006A5809"/>
     <w:rsid w:val="006A5F62"/>
     <w:rsid w:val="006A683B"/>
     <w:rsid w:val="006A7C51"/>
     <w:rsid w:val="006B1A10"/>
     <w:rsid w:val="006B2185"/>
     <w:rsid w:val="006B2302"/>
     <w:rsid w:val="006B32D9"/>
     <w:rsid w:val="006B3B37"/>
     <w:rsid w:val="006B41E1"/>
     <w:rsid w:val="006B51ED"/>
     <w:rsid w:val="006B5C5C"/>
     <w:rsid w:val="006B6460"/>
     <w:rsid w:val="006B7C22"/>
     <w:rsid w:val="006B7CE6"/>
     <w:rsid w:val="006C08CD"/>
     <w:rsid w:val="006C11B6"/>
+    <w:rsid w:val="006C194C"/>
     <w:rsid w:val="006C2716"/>
     <w:rsid w:val="006C3142"/>
     <w:rsid w:val="006C4221"/>
     <w:rsid w:val="006C4DEC"/>
     <w:rsid w:val="006C55FD"/>
     <w:rsid w:val="006C5852"/>
     <w:rsid w:val="006C7ED9"/>
     <w:rsid w:val="006C7F59"/>
     <w:rsid w:val="006D0106"/>
     <w:rsid w:val="006D0179"/>
     <w:rsid w:val="006D069A"/>
     <w:rsid w:val="006D0AA6"/>
     <w:rsid w:val="006D1BC7"/>
     <w:rsid w:val="006D1C7A"/>
     <w:rsid w:val="006D2036"/>
     <w:rsid w:val="006D221D"/>
     <w:rsid w:val="006D27B0"/>
     <w:rsid w:val="006D31CD"/>
     <w:rsid w:val="006D3BBE"/>
     <w:rsid w:val="006D3E20"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D4685"/>
     <w:rsid w:val="006D566C"/>
     <w:rsid w:val="006D5B5F"/>
     <w:rsid w:val="006D5E42"/>
@@ -31276,55 +31304,57 @@
     <w:rsid w:val="007A58A6"/>
     <w:rsid w:val="007A6187"/>
     <w:rsid w:val="007A6387"/>
     <w:rsid w:val="007A640B"/>
     <w:rsid w:val="007A7868"/>
     <w:rsid w:val="007A7E12"/>
     <w:rsid w:val="007B0237"/>
     <w:rsid w:val="007B0DEC"/>
     <w:rsid w:val="007B129F"/>
     <w:rsid w:val="007B1539"/>
     <w:rsid w:val="007B1554"/>
     <w:rsid w:val="007B1A28"/>
     <w:rsid w:val="007B1B31"/>
     <w:rsid w:val="007B1E37"/>
     <w:rsid w:val="007B25A9"/>
     <w:rsid w:val="007B2EC8"/>
     <w:rsid w:val="007B3DF7"/>
     <w:rsid w:val="007B442E"/>
     <w:rsid w:val="007B5013"/>
     <w:rsid w:val="007B618A"/>
     <w:rsid w:val="007B6960"/>
     <w:rsid w:val="007B75D3"/>
     <w:rsid w:val="007C0A06"/>
     <w:rsid w:val="007C0CE2"/>
     <w:rsid w:val="007C13F3"/>
+    <w:rsid w:val="007C2F50"/>
     <w:rsid w:val="007C316F"/>
     <w:rsid w:val="007C45F9"/>
     <w:rsid w:val="007C4941"/>
     <w:rsid w:val="007C7368"/>
     <w:rsid w:val="007C78CC"/>
+    <w:rsid w:val="007C7EC6"/>
     <w:rsid w:val="007D09C6"/>
     <w:rsid w:val="007D15AD"/>
     <w:rsid w:val="007D1C93"/>
     <w:rsid w:val="007D1D3A"/>
     <w:rsid w:val="007D1EB3"/>
     <w:rsid w:val="007D4A3E"/>
     <w:rsid w:val="007D5F39"/>
     <w:rsid w:val="007D6039"/>
     <w:rsid w:val="007D6485"/>
     <w:rsid w:val="007D66C8"/>
     <w:rsid w:val="007D6FAB"/>
     <w:rsid w:val="007D72E3"/>
     <w:rsid w:val="007D79CE"/>
     <w:rsid w:val="007E022D"/>
     <w:rsid w:val="007E0527"/>
     <w:rsid w:val="007E0CB4"/>
     <w:rsid w:val="007E21D9"/>
     <w:rsid w:val="007E2A1F"/>
     <w:rsid w:val="007E33A1"/>
     <w:rsid w:val="007E360B"/>
     <w:rsid w:val="007E4EA3"/>
     <w:rsid w:val="007E5E68"/>
     <w:rsid w:val="007E6CF0"/>
     <w:rsid w:val="007E790C"/>
     <w:rsid w:val="007E7E60"/>
@@ -31586,50 +31616,51 @@
     <w:rsid w:val="00930169"/>
     <w:rsid w:val="0093109D"/>
     <w:rsid w:val="009317C7"/>
     <w:rsid w:val="009323F9"/>
     <w:rsid w:val="009326B9"/>
     <w:rsid w:val="00932822"/>
     <w:rsid w:val="009332C5"/>
     <w:rsid w:val="00933620"/>
     <w:rsid w:val="009343E9"/>
     <w:rsid w:val="0093535F"/>
     <w:rsid w:val="00936ACF"/>
     <w:rsid w:val="00937164"/>
     <w:rsid w:val="0094026F"/>
     <w:rsid w:val="0094076F"/>
     <w:rsid w:val="00940FEF"/>
     <w:rsid w:val="009414EB"/>
     <w:rsid w:val="009419C5"/>
     <w:rsid w:val="00941FE6"/>
     <w:rsid w:val="0094345D"/>
     <w:rsid w:val="009435E2"/>
     <w:rsid w:val="0094399A"/>
     <w:rsid w:val="00944307"/>
     <w:rsid w:val="009444AD"/>
     <w:rsid w:val="00945F97"/>
     <w:rsid w:val="009460FE"/>
+    <w:rsid w:val="009463D9"/>
     <w:rsid w:val="00946548"/>
     <w:rsid w:val="009503D4"/>
     <w:rsid w:val="00950930"/>
     <w:rsid w:val="0095118B"/>
     <w:rsid w:val="009513D5"/>
     <w:rsid w:val="00951EDB"/>
     <w:rsid w:val="0095283A"/>
     <w:rsid w:val="009533F4"/>
     <w:rsid w:val="009534AE"/>
     <w:rsid w:val="009538E1"/>
     <w:rsid w:val="0095410B"/>
     <w:rsid w:val="00954235"/>
     <w:rsid w:val="009555C2"/>
     <w:rsid w:val="009556F5"/>
     <w:rsid w:val="009558C5"/>
     <w:rsid w:val="00955A44"/>
     <w:rsid w:val="00956AAE"/>
     <w:rsid w:val="009573D4"/>
     <w:rsid w:val="009600CB"/>
     <w:rsid w:val="009604F8"/>
     <w:rsid w:val="00961071"/>
     <w:rsid w:val="00961105"/>
     <w:rsid w:val="00961C41"/>
     <w:rsid w:val="009641B4"/>
     <w:rsid w:val="00964599"/>
@@ -31946,50 +31977,51 @@
     <w:rsid w:val="00AD10B4"/>
     <w:rsid w:val="00AD19C8"/>
     <w:rsid w:val="00AD1BE9"/>
     <w:rsid w:val="00AD362C"/>
     <w:rsid w:val="00AD42D4"/>
     <w:rsid w:val="00AD5FD0"/>
     <w:rsid w:val="00AD6890"/>
     <w:rsid w:val="00AD6AAE"/>
     <w:rsid w:val="00AD7B5D"/>
     <w:rsid w:val="00AE024E"/>
     <w:rsid w:val="00AE0523"/>
     <w:rsid w:val="00AE0735"/>
     <w:rsid w:val="00AE0DCD"/>
     <w:rsid w:val="00AE1F1C"/>
     <w:rsid w:val="00AE219F"/>
     <w:rsid w:val="00AE351F"/>
     <w:rsid w:val="00AE35D6"/>
     <w:rsid w:val="00AE37C2"/>
     <w:rsid w:val="00AE5578"/>
     <w:rsid w:val="00AE58EF"/>
     <w:rsid w:val="00AE5907"/>
     <w:rsid w:val="00AE6123"/>
     <w:rsid w:val="00AE6952"/>
     <w:rsid w:val="00AE7226"/>
     <w:rsid w:val="00AE7A6A"/>
+    <w:rsid w:val="00AE7BC3"/>
     <w:rsid w:val="00AE7E15"/>
     <w:rsid w:val="00AE7F29"/>
     <w:rsid w:val="00AF1641"/>
     <w:rsid w:val="00AF16B7"/>
     <w:rsid w:val="00AF1D27"/>
     <w:rsid w:val="00AF2D16"/>
     <w:rsid w:val="00AF40D9"/>
     <w:rsid w:val="00AF65EA"/>
     <w:rsid w:val="00AF6F71"/>
     <w:rsid w:val="00AF721C"/>
     <w:rsid w:val="00AF72AE"/>
     <w:rsid w:val="00B00313"/>
     <w:rsid w:val="00B003CE"/>
     <w:rsid w:val="00B00626"/>
     <w:rsid w:val="00B01732"/>
     <w:rsid w:val="00B01757"/>
     <w:rsid w:val="00B0197F"/>
     <w:rsid w:val="00B01D6D"/>
     <w:rsid w:val="00B01E07"/>
     <w:rsid w:val="00B0254F"/>
     <w:rsid w:val="00B02AEE"/>
     <w:rsid w:val="00B02B12"/>
     <w:rsid w:val="00B03F64"/>
     <w:rsid w:val="00B04217"/>
     <w:rsid w:val="00B0430C"/>
@@ -32388,50 +32420,51 @@
     <w:rsid w:val="00CE60E7"/>
     <w:rsid w:val="00CE6D4E"/>
     <w:rsid w:val="00CF0CBA"/>
     <w:rsid w:val="00CF183A"/>
     <w:rsid w:val="00CF28C6"/>
     <w:rsid w:val="00CF3341"/>
     <w:rsid w:val="00CF386D"/>
     <w:rsid w:val="00CF3A25"/>
     <w:rsid w:val="00CF3E2E"/>
     <w:rsid w:val="00CF448F"/>
     <w:rsid w:val="00CF48D4"/>
     <w:rsid w:val="00CF50CA"/>
     <w:rsid w:val="00CF59B0"/>
     <w:rsid w:val="00CF626C"/>
     <w:rsid w:val="00CF7772"/>
     <w:rsid w:val="00D000CE"/>
     <w:rsid w:val="00D002D8"/>
     <w:rsid w:val="00D0232B"/>
     <w:rsid w:val="00D023FF"/>
     <w:rsid w:val="00D02418"/>
     <w:rsid w:val="00D02486"/>
     <w:rsid w:val="00D028CB"/>
     <w:rsid w:val="00D0345C"/>
     <w:rsid w:val="00D05B85"/>
     <w:rsid w:val="00D05BCF"/>
+    <w:rsid w:val="00D05F8B"/>
     <w:rsid w:val="00D06D78"/>
     <w:rsid w:val="00D0734D"/>
     <w:rsid w:val="00D0759B"/>
     <w:rsid w:val="00D114BA"/>
     <w:rsid w:val="00D13861"/>
     <w:rsid w:val="00D13910"/>
     <w:rsid w:val="00D13B30"/>
     <w:rsid w:val="00D13E9E"/>
     <w:rsid w:val="00D14156"/>
     <w:rsid w:val="00D14190"/>
     <w:rsid w:val="00D15554"/>
     <w:rsid w:val="00D168D1"/>
     <w:rsid w:val="00D168FA"/>
     <w:rsid w:val="00D16F7C"/>
     <w:rsid w:val="00D177D2"/>
     <w:rsid w:val="00D20306"/>
     <w:rsid w:val="00D22CD8"/>
     <w:rsid w:val="00D23324"/>
     <w:rsid w:val="00D248B3"/>
     <w:rsid w:val="00D24CB2"/>
     <w:rsid w:val="00D25389"/>
     <w:rsid w:val="00D2625F"/>
     <w:rsid w:val="00D27312"/>
     <w:rsid w:val="00D279BF"/>
     <w:rsid w:val="00D27CAF"/>
@@ -36396,63 +36429,63 @@
           </w:divBdr>
         </w:div>
         <w:div w:id="2074355041">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd.org/education/education-at-a-glance/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sosyolojikbaglam.org/amac-ve-kapsam/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isnadsistemi.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/data/gho" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oecd.org/education/education-at-a-glance/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sosyolojikbaglam.org/amac-ve-kapsam/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isnadsistemi.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/data/gho" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36715,76 +36748,76 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19DFD02-3031-4472-ADC2-8BD6B9BEB5A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4012</Words>
-  <Characters>22872</Characters>
+  <Words>4014</Words>
+  <Characters>22884</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>190</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26831</CharactersWithSpaces>
+  <CharactersWithSpaces>26845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="78" baseType="variant">
       <vt:variant>
         <vt:i4>7602216</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://creativecommons.org/licenses/by-nc/4.0/deed.en</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3407926</vt:i4>
       </vt:variant>